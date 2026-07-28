--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -184,57 +184,51 @@
         <w:t xml:space="preserve">, Autor </w:t>
       </w:r>
       <w:r w:rsidRPr="00E439B6">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DE11E9" w14:textId="64A3862A" w:rsidR="0023759D" w:rsidRPr="00E439B6" w:rsidRDefault="0023759D" w:rsidP="0023759D">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E439B6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...5 lines deleted...]
-        <w:t>Para autores da mesma instituição a numeração deve se repetir)</w:t>
+        <w:t>(Para autores da mesma instituição a numeração deve se repetir)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA2B50A" w14:textId="3C0BCA03" w:rsidR="0023759D" w:rsidRDefault="0023759D" w:rsidP="0023759D">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E8F8590" w14:textId="77777777" w:rsidR="0023759D" w:rsidRPr="00165EE1" w:rsidRDefault="0023759D" w:rsidP="0023759D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -329,58 +323,58 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0023759D" w:rsidRPr="0023759D" w:rsidSect="00102889">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08765E24" w14:textId="77777777" w:rsidR="005575FE" w:rsidRDefault="005575FE">
+    <w:p w14:paraId="09FBEAC9" w14:textId="77777777" w:rsidR="009479BD" w:rsidRDefault="009479BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C8EC8C1" w14:textId="77777777" w:rsidR="005575FE" w:rsidRDefault="005575FE">
+    <w:p w14:paraId="40693B26" w14:textId="77777777" w:rsidR="009479BD" w:rsidRDefault="009479BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -594,58 +588,58 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidR="00AB5400" w:rsidRPr="00126B8B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>(campo sob a responsabilidade da equipe editorial)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C42C545" w14:textId="77777777" w:rsidR="005575FE" w:rsidRDefault="005575FE">
+    <w:p w14:paraId="2A1BF45B" w14:textId="77777777" w:rsidR="009479BD" w:rsidRDefault="009479BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30C0EC29" w14:textId="77777777" w:rsidR="005575FE" w:rsidRDefault="005575FE">
+    <w:p w14:paraId="1F3C0106" w14:textId="77777777" w:rsidR="009479BD" w:rsidRDefault="009479BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="233D6AEE" w14:textId="34BE331B" w:rsidR="0023759D" w:rsidRPr="0023759D" w:rsidRDefault="0023759D" w:rsidP="0023759D">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023759D">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0023759D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -839,67 +833,66 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Sobrenome dos autores (campo sob a responsabilidade da equipe editorial)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="right"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2076"/>
-      <w:gridCol w:w="5013"/>
-      <w:gridCol w:w="1983"/>
+      <w:gridCol w:w="6996"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00463760" w:rsidRPr="004B27F8" w14:paraId="2E73E492" w14:textId="77777777" w:rsidTr="001465C2">
+    <w:tr w:rsidR="003747D3" w:rsidRPr="004B27F8" w14:paraId="2E73E492" w14:textId="77777777" w:rsidTr="003747D3">
       <w:trPr>
         <w:trHeight w:val="907"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1144" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3370F91F" w14:textId="7EA5D8EF" w:rsidR="00126B8B" w:rsidRPr="00D30056" w:rsidRDefault="00126B8B" w:rsidP="00126B8B">
+        <w:p w14:paraId="3370F91F" w14:textId="7EA5D8EF" w:rsidR="003747D3" w:rsidRPr="00D30056" w:rsidRDefault="003747D3" w:rsidP="00126B8B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B80529E" wp14:editId="638BC3B5">
                 <wp:extent cx="1175009" cy="469900"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                 <wp:docPr id="3" name="Imagem 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -919,186 +912,124 @@
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1215652" cy="486154"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2762" w:type="pct"/>
+          <w:tcW w:w="3856" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="39F5098F" w14:textId="65100A88" w:rsidR="00126B8B" w:rsidRPr="004B27F8" w:rsidRDefault="00126B8B" w:rsidP="00AB5400">
+        <w:p w14:paraId="57F2DB63" w14:textId="1AD7410E" w:rsidR="003747D3" w:rsidRDefault="003747D3" w:rsidP="003747D3">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D30056">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Revista </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>de Gestão, Ciência e Tecnologia</w:t>
           </w:r>
           <w:r w:rsidRPr="00D30056">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> - </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>GCTech</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D30056">
+          <w:proofErr w:type="spellEnd"/>
+        </w:p>
+        <w:p w14:paraId="087C952F" w14:textId="4EE772A1" w:rsidR="003747D3" w:rsidRPr="004B27F8" w:rsidRDefault="003747D3" w:rsidP="003747D3">
+          <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-          </w:r>
+          </w:pPr>
           <w:r w:rsidRPr="00463760">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>DOI:10.17765/2176-9168.2023vxxnxx.e</w:t>
           </w:r>
-          <w:r>
-[...66 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4222C52C" w14:textId="77777777" w:rsidR="00A50027" w:rsidRDefault="00A50027">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B06F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52620BBC"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -3493,51 +3424,51 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="70"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3629,50 +3560,51 @@
     <w:rsid w:val="002F0E72"/>
     <w:rsid w:val="002F1089"/>
     <w:rsid w:val="002F3ABB"/>
     <w:rsid w:val="002F3ECD"/>
     <w:rsid w:val="002F46B4"/>
     <w:rsid w:val="002F5B9B"/>
     <w:rsid w:val="002F7C7C"/>
     <w:rsid w:val="00301547"/>
     <w:rsid w:val="003113D8"/>
     <w:rsid w:val="00311874"/>
     <w:rsid w:val="003131C7"/>
     <w:rsid w:val="0032106F"/>
     <w:rsid w:val="00321248"/>
     <w:rsid w:val="00325013"/>
     <w:rsid w:val="00332D3D"/>
     <w:rsid w:val="00334E55"/>
     <w:rsid w:val="00334F43"/>
     <w:rsid w:val="00335A2B"/>
     <w:rsid w:val="00340F8B"/>
     <w:rsid w:val="0034591D"/>
     <w:rsid w:val="003475ED"/>
     <w:rsid w:val="00361866"/>
     <w:rsid w:val="00367149"/>
     <w:rsid w:val="003703AA"/>
     <w:rsid w:val="0037232E"/>
+    <w:rsid w:val="003747D3"/>
     <w:rsid w:val="00380864"/>
     <w:rsid w:val="003909B8"/>
     <w:rsid w:val="003939F3"/>
     <w:rsid w:val="003943EF"/>
     <w:rsid w:val="003952D3"/>
     <w:rsid w:val="003A2ED9"/>
     <w:rsid w:val="003A6190"/>
     <w:rsid w:val="003A7FC6"/>
     <w:rsid w:val="003B7861"/>
     <w:rsid w:val="003C285E"/>
     <w:rsid w:val="003C4D14"/>
     <w:rsid w:val="003D63E2"/>
     <w:rsid w:val="003E0A1F"/>
     <w:rsid w:val="003E452A"/>
     <w:rsid w:val="003E7840"/>
     <w:rsid w:val="003F321C"/>
     <w:rsid w:val="00400DB9"/>
     <w:rsid w:val="0040487D"/>
     <w:rsid w:val="0040526C"/>
     <w:rsid w:val="00410190"/>
     <w:rsid w:val="004213A7"/>
     <w:rsid w:val="00421847"/>
     <w:rsid w:val="00422146"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="00437E6F"/>
@@ -3812,50 +3744,51 @@
     <w:rsid w:val="008841D3"/>
     <w:rsid w:val="00887A07"/>
     <w:rsid w:val="00895262"/>
     <w:rsid w:val="008A096E"/>
     <w:rsid w:val="008A6D94"/>
     <w:rsid w:val="008B4055"/>
     <w:rsid w:val="008D749A"/>
     <w:rsid w:val="008D7AA1"/>
     <w:rsid w:val="008D7EC6"/>
     <w:rsid w:val="008E2F7C"/>
     <w:rsid w:val="008F2CF3"/>
     <w:rsid w:val="008F46C3"/>
     <w:rsid w:val="0090307B"/>
     <w:rsid w:val="00904B47"/>
     <w:rsid w:val="0091509D"/>
     <w:rsid w:val="00916303"/>
     <w:rsid w:val="00917BC7"/>
     <w:rsid w:val="00917DB1"/>
     <w:rsid w:val="00922CE7"/>
     <w:rsid w:val="0092773F"/>
     <w:rsid w:val="00935613"/>
     <w:rsid w:val="0093757A"/>
     <w:rsid w:val="00941F13"/>
     <w:rsid w:val="009466E8"/>
     <w:rsid w:val="00946A64"/>
+    <w:rsid w:val="009479BD"/>
     <w:rsid w:val="009535B0"/>
     <w:rsid w:val="0096070D"/>
     <w:rsid w:val="00964A81"/>
     <w:rsid w:val="00980CE5"/>
     <w:rsid w:val="009A234F"/>
     <w:rsid w:val="009B3315"/>
     <w:rsid w:val="009C3960"/>
     <w:rsid w:val="009C61DB"/>
     <w:rsid w:val="009D73E5"/>
     <w:rsid w:val="009E1C41"/>
     <w:rsid w:val="009E318C"/>
     <w:rsid w:val="009F08A6"/>
     <w:rsid w:val="009F1F1A"/>
     <w:rsid w:val="009F4E92"/>
     <w:rsid w:val="009F78B9"/>
     <w:rsid w:val="00A057CF"/>
     <w:rsid w:val="00A1344B"/>
     <w:rsid w:val="00A14EB0"/>
     <w:rsid w:val="00A50027"/>
     <w:rsid w:val="00A53535"/>
     <w:rsid w:val="00A65306"/>
     <w:rsid w:val="00A65E3E"/>
     <w:rsid w:val="00A67CD4"/>
     <w:rsid w:val="00A81276"/>
     <w:rsid w:val="00A874F0"/>