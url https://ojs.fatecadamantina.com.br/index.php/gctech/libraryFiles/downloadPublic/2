--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -30,256 +30,217 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5F4302C2" w14:textId="77777777" w:rsidR="001C1EEE" w:rsidRPr="00CF1C86" w:rsidRDefault="001C1EEE" w:rsidP="001C1EEE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título em português</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D0E35E" w14:textId="77777777" w:rsidR="00CF1C86" w:rsidRPr="00145AEE" w:rsidRDefault="00CF1C86" w:rsidP="00650433">
-      <w:pPr>
+    <w:p w14:paraId="09D0E35E" w14:textId="77777777" w:rsidR="00CF1C86" w:rsidRPr="00145AEE" w:rsidRDefault="00CF1C86" w:rsidP="00895262">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30485332" w14:textId="77777777" w:rsidR="00CF1C86" w:rsidRDefault="00CF1C86" w:rsidP="00650433">
-[...67 lines deleted...]
-    <w:p w14:paraId="673A88C0" w14:textId="77777777" w:rsidR="00650433" w:rsidRDefault="00650433" w:rsidP="00650433">
+    <w:p w14:paraId="758636AE" w14:textId="1E28444C" w:rsidR="001C1EEE" w:rsidRDefault="001C1EEE" w:rsidP="001C1EEE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00E56E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E56E4F">
+        <w:t>Título em inglês</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30485332" w14:textId="77777777" w:rsidR="00CF1C86" w:rsidRDefault="00CF1C86" w:rsidP="00982769">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1E7AD0A8" w14:textId="4B9D2C27" w:rsidR="00650433" w:rsidRDefault="00650433" w:rsidP="00982769">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A2A4D7" w14:textId="219E2EC7" w:rsidR="00165EE1" w:rsidRPr="00165EE1" w:rsidRDefault="00165EE1" w:rsidP="00982769">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="55CC4D8D" w14:textId="77777777" w:rsidR="000101E9" w:rsidRPr="000101E9" w:rsidRDefault="000101E9" w:rsidP="00982769">
+        </w:rPr>
+        <w:t>RESUMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EBE282" w14:textId="7B24CF42" w:rsidR="00165EE1" w:rsidRDefault="00165EE1" w:rsidP="00982769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2ECF3B1B" w14:textId="77777777" w:rsidR="00982769" w:rsidRDefault="00982769" w:rsidP="00982769">
+      </w:pPr>
+      <w:r>
+        <w:t>Apresente ao leitor os objetivos, a metodologia, os resultados e as conclusões do artigo, de forma que o conteúdo de todo o texto possa ser conhecido sem a necessidade de leitura completa. Deve conter entre 100 e 250 palavras, em um único parágrafo, sem citações, sem abreviações e sem referência a figuras ou tabelas. Deve ser escrito no mesmo idioma do artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4360A70A" w14:textId="77777777" w:rsidR="00982769" w:rsidRDefault="00982769" w:rsidP="00982769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485D8D43" w14:textId="463D93EC" w:rsidR="00165EE1" w:rsidRDefault="00165EE1" w:rsidP="00982769">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Devem ser representativas do estudo. No mínimo 3 e no máximo 5, não incluídas no Título, separadas por ponto e vírgula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A35EC" w14:textId="77777777" w:rsidR="00982769" w:rsidRPr="003E2E02" w:rsidRDefault="00982769" w:rsidP="00982769">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063FB9EC" w14:textId="2188F776" w:rsidR="000101E9" w:rsidRPr="00982769" w:rsidRDefault="000101E9" w:rsidP="00982769">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CC4D8D" w14:textId="77777777" w:rsidR="000101E9" w:rsidRPr="000101E9" w:rsidRDefault="000101E9" w:rsidP="00982769">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000101E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Present to the reader the objectives, methodology, results, and conclusions of the article in such a way that the content of the entire text can be understood without reading it in full. It should contain between 100 and 250 words, written in a single paragraph, without citations, abbreviations, or references to figures or tables. It must be written in the same language as the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECF3B1B" w14:textId="77777777" w:rsidR="00982769" w:rsidRDefault="00982769" w:rsidP="00982769">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19C80A9E" w14:textId="37436039" w:rsidR="000101E9" w:rsidRPr="000101E9" w:rsidRDefault="000101E9" w:rsidP="00982769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000101E9">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="000101E9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> They must be representative of the study. A minimum of 3 and a maximum of 5 keywords should be provided, not included in the Title, and separated by semicolons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC40FA3" w14:textId="5995174F" w:rsidR="00982769" w:rsidRDefault="00982769" w:rsidP="00982769">
-[...9 lines deleted...]
-    <w:p w14:paraId="47AC12A8" w14:textId="77777777" w:rsidR="00650433" w:rsidRPr="00650433" w:rsidRDefault="00650433" w:rsidP="00982769">
+    <w:p w14:paraId="7DC40FA3" w14:textId="77777777" w:rsidR="00982769" w:rsidRPr="003E2E02" w:rsidRDefault="00982769" w:rsidP="00982769">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48011CBB" w14:textId="77D692A1" w:rsidR="00165EE1" w:rsidRPr="00165EE1" w:rsidRDefault="00165EE1" w:rsidP="00982769">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>1 INTRODUÇÃO</w:t>
       </w:r>
     </w:p>
@@ -484,51 +445,50 @@
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>rica consecutiva.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A98EAAF" w14:textId="77777777" w:rsidR="00B3599A" w:rsidRPr="00B3599A" w:rsidRDefault="00B3599A" w:rsidP="00B3599A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Para cada tabela, forne</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ç</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a uma legenda (t</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>tulo) explicando claramente seu conte</w:t>
@@ -568,50 +528,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ê</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ncia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A33AAA" w14:textId="4FDE8D1B" w:rsidR="00FD7B0C" w:rsidRPr="00B3599A" w:rsidRDefault="00B3599A" w:rsidP="00B3599A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>As notas de rodap</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem ser indicadas por letras min</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3599A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>sculas sobrescritas.</w:t>
@@ -1654,78 +1615,78 @@
     </w:p>
     <w:p w14:paraId="0FB8501E" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07E9ED54" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Artigo de periódicos e/ou matéria de jornal em meio eletrônico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9B0B5F" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34426CA8" w14:textId="26100C83" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">VERÍSSIMO, L. F. Um gosto pela ironia. </w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zero Hora</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Porto Alegre, ano 47, n. 16.414, p. 2, 12 ago. 2010. Disponível em: http://www.clicrbs.com.br/zerohora/jsp/default.jspx?uf=1&amp;action=fip. Acesso em: 12 ago. 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BCBEA0" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2244,77 +2205,77 @@
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="504F0D23" w14:textId="514BCD47" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Legislação em meio eletrônico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640F0398" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03B7E87C" w14:textId="2F09C027" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">BRASIL. </w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lei nº 12.305, de 2 de agosto de 2010</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Institui a Política Nacional de Resíduos Sólidos; altera a Lei n</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
@@ -2507,58 +2468,58 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB69E0" w:rsidRPr="00FF3FCC" w:rsidSect="00102889">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="200E4C58" w14:textId="77777777" w:rsidR="00DA1865" w:rsidRDefault="00DA1865">
+    <w:p w14:paraId="4052C815" w14:textId="77777777" w:rsidR="006A30F7" w:rsidRDefault="006A30F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D1655D7" w14:textId="77777777" w:rsidR="00DA1865" w:rsidRDefault="00DA1865">
+    <w:p w14:paraId="26165C47" w14:textId="77777777" w:rsidR="006A30F7" w:rsidRDefault="006A30F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2772,125 +2733,124 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidR="00AB5400" w:rsidRPr="00126B8B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>(campo sob a responsabilidade da equipe editorial)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C70C14C" w14:textId="77777777" w:rsidR="00DA1865" w:rsidRDefault="00DA1865">
+    <w:p w14:paraId="37913D2E" w14:textId="77777777" w:rsidR="006A30F7" w:rsidRDefault="006A30F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0645186E" w14:textId="77777777" w:rsidR="00DA1865" w:rsidRDefault="00DA1865">
+    <w:p w14:paraId="3AD95D52" w14:textId="77777777" w:rsidR="006A30F7" w:rsidRDefault="006A30F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="134D41CF" w14:textId="47473BBB" w:rsidR="009F08A6" w:rsidRPr="00334F43" w:rsidRDefault="009F08A6" w:rsidP="00334F43">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00334F43">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Sobrenome dos autores (campo sob a responsabilidade da equipe editorial)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="right"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2076"/>
-      <w:gridCol w:w="5013"/>
-      <w:gridCol w:w="1983"/>
+      <w:gridCol w:w="6996"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00463760" w:rsidRPr="004B27F8" w14:paraId="2E73E492" w14:textId="77777777" w:rsidTr="001465C2">
+    <w:tr w:rsidR="003E2E02" w:rsidRPr="004B27F8" w14:paraId="2E73E492" w14:textId="77777777" w:rsidTr="003E2E02">
       <w:trPr>
         <w:trHeight w:val="907"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1144" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3370F91F" w14:textId="7EA5D8EF" w:rsidR="00126B8B" w:rsidRPr="00D30056" w:rsidRDefault="00126B8B" w:rsidP="00126B8B">
+        <w:p w14:paraId="3370F91F" w14:textId="7EA5D8EF" w:rsidR="003E2E02" w:rsidRPr="00D30056" w:rsidRDefault="003E2E02" w:rsidP="00126B8B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B80529E" wp14:editId="638BC3B5">
                 <wp:extent cx="1175009" cy="469900"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                 <wp:docPr id="2" name="Imagem 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -2910,186 +2870,131 @@
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1215652" cy="486154"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2762" w:type="pct"/>
+          <w:tcW w:w="3856" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="39F5098F" w14:textId="65100A88" w:rsidR="00126B8B" w:rsidRPr="004B27F8" w:rsidRDefault="00126B8B" w:rsidP="00AB5400">
+        <w:p w14:paraId="4E3AD145" w14:textId="77777777" w:rsidR="003E2E02" w:rsidRDefault="003E2E02" w:rsidP="003E2E02">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D30056">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Revista </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>de Gestão, Ciência e Tecnologia</w:t>
           </w:r>
           <w:r w:rsidRPr="00D30056">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> - </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>GCTech</w:t>
           </w:r>
           <w:r w:rsidRPr="00D30056">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
+        </w:p>
+        <w:p w14:paraId="087C952F" w14:textId="2EFA2A70" w:rsidR="003E2E02" w:rsidRPr="004B27F8" w:rsidRDefault="003E2E02" w:rsidP="003E2E02">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
           <w:r w:rsidRPr="00463760">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>DOI:10.17765/2176-9168.2023vxxnxx.e</w:t>
           </w:r>
-          <w:r>
-[...66 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4222C52C" w14:textId="77777777" w:rsidR="00A50027" w:rsidRDefault="00A50027">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B06F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52620BBC"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -5484,51 +5389,51 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5632,50 +5537,51 @@
     <w:rsid w:val="00325013"/>
     <w:rsid w:val="00332D3D"/>
     <w:rsid w:val="00334E55"/>
     <w:rsid w:val="00334F43"/>
     <w:rsid w:val="00335A2B"/>
     <w:rsid w:val="00340F8B"/>
     <w:rsid w:val="0034591D"/>
     <w:rsid w:val="003475ED"/>
     <w:rsid w:val="00361866"/>
     <w:rsid w:val="00367149"/>
     <w:rsid w:val="003703AA"/>
     <w:rsid w:val="0037232E"/>
     <w:rsid w:val="00380864"/>
     <w:rsid w:val="003909B8"/>
     <w:rsid w:val="003939F3"/>
     <w:rsid w:val="003943EF"/>
     <w:rsid w:val="003952D3"/>
     <w:rsid w:val="003A2ED9"/>
     <w:rsid w:val="003A6190"/>
     <w:rsid w:val="003A7FC6"/>
     <w:rsid w:val="003B7861"/>
     <w:rsid w:val="003C285E"/>
     <w:rsid w:val="003C4D14"/>
     <w:rsid w:val="003D63E2"/>
     <w:rsid w:val="003E0A1F"/>
+    <w:rsid w:val="003E2E02"/>
     <w:rsid w:val="003E452A"/>
     <w:rsid w:val="003E7840"/>
     <w:rsid w:val="003F321C"/>
     <w:rsid w:val="00400DB9"/>
     <w:rsid w:val="0040487D"/>
     <w:rsid w:val="0040526C"/>
     <w:rsid w:val="00410190"/>
     <w:rsid w:val="004213A7"/>
     <w:rsid w:val="00421847"/>
     <w:rsid w:val="00422146"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="00437E6F"/>
     <w:rsid w:val="00460EBD"/>
     <w:rsid w:val="0046311A"/>
     <w:rsid w:val="00463760"/>
     <w:rsid w:val="00475328"/>
     <w:rsid w:val="00484299"/>
     <w:rsid w:val="0049183B"/>
     <w:rsid w:val="00494782"/>
     <w:rsid w:val="00494BEA"/>
     <w:rsid w:val="004A1ABE"/>
     <w:rsid w:val="004A4B90"/>
     <w:rsid w:val="004B6C68"/>
     <w:rsid w:val="004C1991"/>
     <w:rsid w:val="004D485D"/>
@@ -5697,61 +5603,61 @@
     <w:rsid w:val="00585DC1"/>
     <w:rsid w:val="00586706"/>
     <w:rsid w:val="005919A2"/>
     <w:rsid w:val="0059537E"/>
     <w:rsid w:val="005A1EA3"/>
     <w:rsid w:val="005A4BAB"/>
     <w:rsid w:val="005A51D5"/>
     <w:rsid w:val="005B0E0D"/>
     <w:rsid w:val="005B2176"/>
     <w:rsid w:val="005C4913"/>
     <w:rsid w:val="005C53CF"/>
     <w:rsid w:val="005E0DFB"/>
     <w:rsid w:val="005E28EF"/>
     <w:rsid w:val="005E766F"/>
     <w:rsid w:val="005E7B9B"/>
     <w:rsid w:val="00602497"/>
     <w:rsid w:val="006046AE"/>
     <w:rsid w:val="00611633"/>
     <w:rsid w:val="00615175"/>
     <w:rsid w:val="0062479C"/>
     <w:rsid w:val="006370EC"/>
     <w:rsid w:val="0063757D"/>
     <w:rsid w:val="006407D0"/>
     <w:rsid w:val="00643F24"/>
     <w:rsid w:val="00645D28"/>
-    <w:rsid w:val="00650433"/>
     <w:rsid w:val="00654949"/>
     <w:rsid w:val="00665EA2"/>
     <w:rsid w:val="006674D8"/>
     <w:rsid w:val="00672F51"/>
     <w:rsid w:val="00673A02"/>
     <w:rsid w:val="00677FDD"/>
     <w:rsid w:val="0068031B"/>
     <w:rsid w:val="00686933"/>
     <w:rsid w:val="00687903"/>
     <w:rsid w:val="00687A01"/>
+    <w:rsid w:val="006A30F7"/>
     <w:rsid w:val="006A3E54"/>
     <w:rsid w:val="006B06E0"/>
     <w:rsid w:val="006B07F6"/>
     <w:rsid w:val="006B6BE0"/>
     <w:rsid w:val="006C6DB6"/>
     <w:rsid w:val="006D30B6"/>
     <w:rsid w:val="006D373E"/>
     <w:rsid w:val="006D3DE0"/>
     <w:rsid w:val="006D4495"/>
     <w:rsid w:val="006D4E05"/>
     <w:rsid w:val="006F5198"/>
     <w:rsid w:val="006F5827"/>
     <w:rsid w:val="006F5EB7"/>
     <w:rsid w:val="00704642"/>
     <w:rsid w:val="0071230D"/>
     <w:rsid w:val="0071616A"/>
     <w:rsid w:val="00721805"/>
     <w:rsid w:val="00723D15"/>
     <w:rsid w:val="007314FF"/>
     <w:rsid w:val="00732522"/>
     <w:rsid w:val="0074063E"/>
     <w:rsid w:val="00742DBB"/>
     <w:rsid w:val="00744B68"/>
     <w:rsid w:val="00744D88"/>
     <w:rsid w:val="00745D8F"/>
@@ -5928,51 +5834,50 @@
     <w:rsid w:val="00CF37D4"/>
     <w:rsid w:val="00CF703A"/>
     <w:rsid w:val="00D02D1E"/>
     <w:rsid w:val="00D10661"/>
     <w:rsid w:val="00D10A4E"/>
     <w:rsid w:val="00D207AE"/>
     <w:rsid w:val="00D23013"/>
     <w:rsid w:val="00D24D5E"/>
     <w:rsid w:val="00D30056"/>
     <w:rsid w:val="00D37D80"/>
     <w:rsid w:val="00D4122A"/>
     <w:rsid w:val="00D41529"/>
     <w:rsid w:val="00D4221E"/>
     <w:rsid w:val="00D44180"/>
     <w:rsid w:val="00D5050A"/>
     <w:rsid w:val="00D5609C"/>
     <w:rsid w:val="00D638AA"/>
     <w:rsid w:val="00D65456"/>
     <w:rsid w:val="00D659A5"/>
     <w:rsid w:val="00D758F5"/>
     <w:rsid w:val="00D76DA3"/>
     <w:rsid w:val="00D858A0"/>
     <w:rsid w:val="00D875CF"/>
     <w:rsid w:val="00D90A11"/>
     <w:rsid w:val="00DA179B"/>
-    <w:rsid w:val="00DA1865"/>
     <w:rsid w:val="00DB07F1"/>
     <w:rsid w:val="00DB1ADB"/>
     <w:rsid w:val="00DB28A2"/>
     <w:rsid w:val="00DB2E44"/>
     <w:rsid w:val="00DB69E0"/>
     <w:rsid w:val="00DD37B9"/>
     <w:rsid w:val="00DD7FC0"/>
     <w:rsid w:val="00DE39FB"/>
     <w:rsid w:val="00DE71A1"/>
     <w:rsid w:val="00DF59C6"/>
     <w:rsid w:val="00E02179"/>
     <w:rsid w:val="00E0590E"/>
     <w:rsid w:val="00E11A0D"/>
     <w:rsid w:val="00E13D49"/>
     <w:rsid w:val="00E34BBF"/>
     <w:rsid w:val="00E43DEF"/>
     <w:rsid w:val="00E44275"/>
     <w:rsid w:val="00E54119"/>
     <w:rsid w:val="00E626DF"/>
     <w:rsid w:val="00E62CCC"/>
     <w:rsid w:val="00E71E07"/>
     <w:rsid w:val="00E843C0"/>
     <w:rsid w:val="00E859E3"/>
     <w:rsid w:val="00E87227"/>
     <w:rsid w:val="00E94D7F"/>
@@ -7661,75 +7566,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{226134DE-3F95-476A-8EC7-606647264055}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1129</Words>
-  <Characters>6099</Characters>
+  <Words>1128</Words>
+  <Characters>6096</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FAVOR LEIA ESTA PÁGINA ANTES DE PREPARAR O SEU ARTIGO OU POSTER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UFPE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7214</CharactersWithSpaces>
+  <CharactersWithSpaces>7210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FAVOR LEIA ESTA PÁGINA ANTES DE PREPARAR O SEU ARTIGO OU POSTER</dc:title>
   <dc:subject/>
   <dc:creator>Marcelo Soares</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>d1280bff-6f8d-441a-ae23-5266fe9f0fd5</vt:lpwstr>